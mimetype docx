--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,619 +1,641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DB40F8" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="7F38779E" w14:textId="77777777" w:rsidR="00DB40F8" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04D66">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BEJELENTŐLAP A BEJCGYERTYÁNOSI TEMETŐBEN VÉGZENDŐ MUNKÁKRÓL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="3451F617" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475A966A" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04D66">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A kivitelezést végző neve: ……………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="794933FA" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Címe: ………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="085BE500" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elérhetősége (telefon, e-mail): …………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="486CE91F" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153825FA" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A megbízó neve: …………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="2615A7E3" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Címe: ………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="27D66E8E" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elérhetősége (telefon, e-mail): …………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="685C152D" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA54627" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Az érintett síremlék, sírhely helye: ………………………………………………………………………………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="728101BC" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2C72A5" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A sírban nyugvó(k) neve, haláleset(ük) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>éve: ..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="76370CC3" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="38F19977" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="27993130" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="3B00D8CD" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8A0C90" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A felújítási munkák leírása: …………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="0D10ACDC" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="53C41E68" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CF553F" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kelt: ………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="1E062715" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    </w:p>
+    <w:p w14:paraId="6D161842" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E04D66" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+    <w:p w14:paraId="03AD8EB2" w14:textId="77777777" w:rsidR="00E04D66" w:rsidRPr="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bejelentő aláírása</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E04D66" w:rsidRPr="00E04D66" w:rsidSect="00E04D66">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00825EA5" w:rsidRDefault="00825EA5" w:rsidP="00E04D66">
+    <w:p w14:paraId="11818BB2" w14:textId="77777777" w:rsidR="00502B8B" w:rsidRDefault="00502B8B" w:rsidP="00E04D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00825EA5" w:rsidRDefault="00825EA5" w:rsidP="00E04D66">
+    <w:p w14:paraId="6676EAF3" w14:textId="77777777" w:rsidR="00502B8B" w:rsidRDefault="00502B8B" w:rsidP="00E04D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B293B13" w14:textId="1699613A" w:rsidR="00E04D66" w:rsidRDefault="00E04D66" w:rsidP="00E04D66">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:t>A bejelentőlapot az önkormányzatnál (Bejcgyertyános Község Önkormányzata 9683 Bejcgyertyános, Szabadság u 12-14.</w:t>
     </w:r>
     <w:r w:rsidR="002518BC">
-      <w:t xml:space="preserve"> – telefon: 06-95-411-002 – bejcgyertyanos@globonet.hu) </w:t>
+      <w:t xml:space="preserve"> – telefon: 06-95-411-002 – </w:t>
+    </w:r>
+    <w:r w:rsidR="00757F1F">
+      <w:t>onkormanyzat</w:t>
+    </w:r>
+    <w:r w:rsidR="002518BC">
+      <w:t>@</w:t>
+    </w:r>
+    <w:r w:rsidR="00757F1F">
+      <w:t>bejcgyertyanos</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE42A1">
+      <w:t>.hu</w:t>
+    </w:r>
+    <w:r w:rsidR="002518BC">
+      <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r>
       <w:t>kérjük leadni</w:t>
     </w:r>
     <w:r w:rsidR="002518BC">
       <w:t xml:space="preserve"> a munkálatok megkezdését megelőzően!</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00825EA5" w:rsidRDefault="00825EA5" w:rsidP="00E04D66">
+    <w:p w14:paraId="390960DD" w14:textId="77777777" w:rsidR="00502B8B" w:rsidRDefault="00502B8B" w:rsidP="00E04D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00825EA5" w:rsidRDefault="00825EA5" w:rsidP="00E04D66">
+    <w:p w14:paraId="207544F3" w14:textId="77777777" w:rsidR="00502B8B" w:rsidRDefault="00502B8B" w:rsidP="00E04D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E04D66"/>
+    <w:rsid w:val="001A3773"/>
     <w:rsid w:val="002518BC"/>
     <w:rsid w:val="003B14F8"/>
+    <w:rsid w:val="0043609E"/>
+    <w:rsid w:val="00502B8B"/>
+    <w:rsid w:val="00757F1F"/>
     <w:rsid w:val="00825EA5"/>
+    <w:rsid w:val="00876071"/>
+    <w:rsid w:val="00D24F32"/>
     <w:rsid w:val="00DB40F8"/>
+    <w:rsid w:val="00DE42A1"/>
     <w:rsid w:val="00E04D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="496CA4F3"/>
+  <w14:docId w14:val="3DDFE47F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E9E75B99-FDED-4B53-B7C9-C12E03E70726}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -945,50 +967,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1025,51 +1048,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E04D66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E04D66"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>